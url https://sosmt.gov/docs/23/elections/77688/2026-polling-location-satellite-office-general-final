--- v0 (2026-10-06)
+++ v1 (2026-10-27)
@@ -4,53 +4,53 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{625A2086-9511-4BDA-BFEF-9AEBE60DC089}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8F698BB1-0D5A-49A6-BEF9-A7D7F0530BB6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="30612" yWindow="-108" windowWidth="30936" windowHeight="16776" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Polling Places" sheetId="1" r:id="rId1"/>
     <sheet name="Satellite" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Polling Places'!$A$4:$L$734</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Polling Places'!$1:$4</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">Satellite!$1:$3</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5194" uniqueCount="1900">
   <si>
     <t>County</t>
   </si>
   <si>
@@ -5585,53 +5585,50 @@
     <t>314 1ST ST</t>
   </si>
   <si>
     <t xml:space="preserve">10 a.m. to 3 p.m.  </t>
   </si>
   <si>
     <t>SUN RIVER VALLEY COMMUNITY CENTER</t>
   </si>
   <si>
     <t>TOWN OF REXFORD 3</t>
   </si>
   <si>
     <t>REXFORD</t>
   </si>
   <si>
     <t>2:00 p.m. to 7 p.m.
 2:00 p.m. to 7 p.m.</t>
   </si>
   <si>
     <t>9 a. m. to 5 p.m.
 10 a.m. to 5 p.m.
 10 a.m. to 5 p.m.</t>
   </si>
   <si>
     <t>8 a.m. to 5 p.m.</t>
-  </si>
-[...1 lines deleted...]
-    <t>9 a.m. to 3 p.m.</t>
   </si>
   <si>
     <t>EUREKA NORTH 16</t>
   </si>
   <si>
     <t>MELROSE</t>
   </si>
   <si>
     <t>PCT 60C</t>
   </si>
   <si>
     <t>60C</t>
   </si>
   <si>
     <t>BASE COMMUNITY CENTER</t>
   </si>
   <si>
     <t>285 SIMKINS</t>
   </si>
   <si>
     <t>PCT 60D</t>
   </si>
   <si>
     <t>60D</t>
   </si>
@@ -5910,53 +5907,50 @@
   </si>
   <si>
     <t xml:space="preserve">
 Oct. 27th
 Oct. 28th
 Oct. 29th
 Oct. 31st
 Nov. 2nd
 Oct. 30th
 </t>
   </si>
   <si>
     <t>Mondays through Fridays</t>
   </si>
   <si>
     <t>Oct. 7th, 8th, 14th, 15th, 21st, 22nd, 28th, &amp; 29th</t>
   </si>
   <si>
     <t>Oct. 19th &amp; 20th</t>
   </si>
   <si>
     <t>Oct. 28th
 Oct. 29th</t>
   </si>
   <si>
-    <t>Updated September 28, 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>EXHIBIT HALL</t>
   </si>
   <si>
     <t>Glasgow</t>
   </si>
   <si>
     <t xml:space="preserve">Frazer Community Center, 123 Moccasin Dr., Frazer, MT </t>
   </si>
   <si>
     <t>TBD</t>
   </si>
   <si>
     <t>COLD89A</t>
   </si>
   <si>
     <t>COLD89B</t>
   </si>
   <si>
     <t>COLD93</t>
   </si>
   <si>
     <t>COLD94A</t>
   </si>
   <si>
     <t>COLD94C</t>
@@ -5984,50 +5978,57 @@
   </si>
   <si>
     <t>HELG98D</t>
   </si>
   <si>
     <t>HELG99A</t>
   </si>
   <si>
     <t>HELG99B</t>
   </si>
   <si>
     <t>SPRING99A</t>
   </si>
   <si>
     <t>SPRING99B</t>
   </si>
   <si>
     <t>TARGET96A</t>
   </si>
   <si>
     <t>TARGET96B</t>
   </si>
   <si>
     <t>TBD 
 Call (406) 228-6226 for details</t>
+  </si>
+  <si>
+    <t>TBD 
+Call (406) 346-7318 for details</t>
+  </si>
+  <si>
+    <t>Updated October, 1, 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
@@ -7313,51 +7314,51 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:M735"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="N5" sqref="N5"/>
+      <selection pane="bottomLeft" activeCell="N6" sqref="N6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="12.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="27.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="10.42578125" style="3" customWidth="1"/>
     <col min="4" max="4" width="4.42578125" style="3" customWidth="1"/>
     <col min="5" max="5" width="4.140625" style="3" customWidth="1"/>
     <col min="6" max="6" width="43.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="34.28515625" style="3" customWidth="1"/>
     <col min="8" max="8" width="16.28515625" style="3" customWidth="1"/>
     <col min="9" max="9" width="7.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.85546875" style="3" customWidth="1"/>
     <col min="11" max="11" width="47.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="33.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="16384" width="12.28515625" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="24" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="105" t="s">
         <v>1722</v>
       </c>
       <c r="B1" s="106"/>
       <c r="C1" s="106"/>
@@ -7409,51 +7410,51 @@
       <c r="C4" s="28" t="s">
         <v>1055</v>
       </c>
       <c r="D4" s="28" t="s">
         <v>878</v>
       </c>
       <c r="E4" s="28" t="s">
         <v>879</v>
       </c>
       <c r="F4" s="28" t="s">
         <v>1270</v>
       </c>
       <c r="G4" s="28" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="28" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="28" t="s">
         <v>1056</v>
       </c>
       <c r="J4" s="28" t="s">
         <v>4</v>
       </c>
       <c r="K4" s="28" t="s">
-        <v>1868</v>
+        <v>1867</v>
       </c>
       <c r="L4" s="30" t="s">
         <v>1271</v>
       </c>
     </row>
     <row r="5" spans="1:12" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="13" t="s">
         <v>899</v>
       </c>
       <c r="C5" s="13">
         <v>1</v>
       </c>
       <c r="D5" s="13">
         <v>70</v>
       </c>
       <c r="E5" s="13">
         <v>35</v>
       </c>
       <c r="F5" s="19" t="s">
         <v>1723</v>
       </c>
       <c r="G5" s="19" t="s">
@@ -8996,51 +8997,51 @@
         <v>1076</v>
       </c>
       <c r="J50" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K50" s="5"/>
       <c r="L50" s="9"/>
     </row>
     <row r="51" spans="1:12" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A51" s="8" t="s">
         <v>72</v>
       </c>
       <c r="B51" s="5" t="s">
         <v>1736</v>
       </c>
       <c r="C51" s="5">
         <v>15</v>
       </c>
       <c r="D51" s="5">
         <v>31</v>
       </c>
       <c r="E51" s="5">
         <v>16</v>
       </c>
       <c r="F51" s="20" t="s">
-        <v>1833</v>
+        <v>1832</v>
       </c>
       <c r="G51" s="20" t="s">
         <v>1740</v>
       </c>
       <c r="H51" s="20" t="s">
         <v>77</v>
       </c>
       <c r="I51" s="20">
         <v>59527</v>
       </c>
       <c r="J51" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K51" s="5"/>
       <c r="L51" s="9"/>
     </row>
     <row r="52" spans="1:12" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A52" s="8" t="s">
         <v>79</v>
       </c>
       <c r="B52" s="5" t="s">
         <v>80</v>
       </c>
       <c r="C52" s="5">
         <v>1</v>
@@ -11316,51 +11317,51 @@
         <v>17</v>
       </c>
       <c r="F116" s="20" t="s">
         <v>167</v>
       </c>
       <c r="G116" s="20" t="s">
         <v>1204</v>
       </c>
       <c r="H116" s="20" t="s">
         <v>154</v>
       </c>
       <c r="I116" s="20" t="s">
         <v>1091</v>
       </c>
       <c r="J116" s="5" t="s">
         <v>15</v>
       </c>
       <c r="K116" s="5"/>
       <c r="L116" s="9"/>
     </row>
     <row r="117" spans="1:12" s="2" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A117" s="8" t="s">
         <v>152</v>
       </c>
       <c r="B117" s="5" t="s">
-        <v>1848</v>
+        <v>1847</v>
       </c>
       <c r="C117" s="5">
         <v>9</v>
       </c>
       <c r="D117" s="6">
         <v>34</v>
       </c>
       <c r="E117" s="6">
         <v>17</v>
       </c>
       <c r="F117" s="20" t="s">
         <v>167</v>
       </c>
       <c r="G117" s="20" t="s">
         <v>1204</v>
       </c>
       <c r="H117" s="20" t="s">
         <v>154</v>
       </c>
       <c r="I117" s="20">
         <v>59301</v>
       </c>
       <c r="J117" s="5" t="s">
         <v>15</v>
       </c>
@@ -12042,51 +12043,51 @@
         <v>1096</v>
       </c>
       <c r="J137" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K137" s="5"/>
       <c r="L137" s="9"/>
     </row>
     <row r="138" spans="1:12" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A138" s="8" t="s">
         <v>185</v>
       </c>
       <c r="B138" s="5" t="s">
         <v>80</v>
       </c>
       <c r="C138" s="5">
         <v>1</v>
       </c>
       <c r="D138" s="5">
         <v>34</v>
       </c>
       <c r="E138" s="5">
         <v>17</v>
       </c>
       <c r="F138" s="20" t="s">
-        <v>1876</v>
+        <v>1874</v>
       </c>
       <c r="G138" s="20" t="s">
         <v>186</v>
       </c>
       <c r="H138" s="20" t="s">
         <v>187</v>
       </c>
       <c r="I138" s="20">
         <v>59313</v>
       </c>
       <c r="J138" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K138" s="5"/>
       <c r="L138" s="9"/>
     </row>
     <row r="139" spans="1:12" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A139" s="8" t="s">
         <v>191</v>
       </c>
       <c r="B139" s="5" t="s">
         <v>192</v>
       </c>
       <c r="C139" s="5">
         <v>2</v>
@@ -14818,100 +14819,100 @@
         <v>30</v>
       </c>
       <c r="F219" s="20" t="s">
         <v>275</v>
       </c>
       <c r="G219" s="20" t="s">
         <v>276</v>
       </c>
       <c r="H219" s="20" t="s">
         <v>271</v>
       </c>
       <c r="I219" s="20">
         <v>59715</v>
       </c>
       <c r="J219" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K219" s="5"/>
       <c r="L219" s="9"/>
     </row>
     <row r="220" spans="1:12" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A220" s="8" t="s">
         <v>267</v>
       </c>
       <c r="B220" s="5" t="s">
+        <v>1823</v>
+      </c>
+      <c r="C220" s="5" t="s">
         <v>1824</v>
-      </c>
-[...1 lines deleted...]
-        <v>1825</v>
       </c>
       <c r="D220" s="5">
         <v>60</v>
       </c>
       <c r="E220" s="5">
         <v>30</v>
       </c>
       <c r="F220" s="20" t="s">
+        <v>1825</v>
+      </c>
+      <c r="G220" s="20" t="s">
         <v>1826</v>
-      </c>
-[...1 lines deleted...]
-        <v>1827</v>
       </c>
       <c r="H220" s="20" t="s">
         <v>289</v>
       </c>
       <c r="I220" s="20">
         <v>59716</v>
       </c>
       <c r="J220" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K220" s="5"/>
       <c r="L220" s="9"/>
     </row>
     <row r="221" spans="1:12" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A221" s="8" t="s">
         <v>267</v>
       </c>
       <c r="B221" s="5" t="s">
+        <v>1827</v>
+      </c>
+      <c r="C221" s="5" t="s">
         <v>1828</v>
-      </c>
-[...1 lines deleted...]
-        <v>1829</v>
       </c>
       <c r="D221" s="5">
         <v>60</v>
       </c>
       <c r="E221" s="5">
         <v>30</v>
       </c>
       <c r="F221" s="20" t="s">
+        <v>1825</v>
+      </c>
+      <c r="G221" s="20" t="s">
         <v>1826</v>
-      </c>
-[...1 lines deleted...]
-        <v>1827</v>
       </c>
       <c r="H221" s="20" t="s">
         <v>289</v>
       </c>
       <c r="I221" s="20">
         <v>59716</v>
       </c>
       <c r="J221" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K221" s="5"/>
       <c r="L221" s="9"/>
     </row>
     <row r="222" spans="1:12" s="2" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A222" s="8" t="s">
         <v>267</v>
       </c>
       <c r="B222" s="5" t="s">
         <v>1370</v>
       </c>
       <c r="C222" s="5" t="s">
         <v>1371</v>
       </c>
       <c r="D222" s="5">
         <v>60</v>
@@ -20205,153 +20206,153 @@
         <v>9</v>
       </c>
       <c r="K377" s="18"/>
       <c r="L377" s="27"/>
     </row>
     <row r="378" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A378" s="8" t="s">
         <v>495</v>
       </c>
       <c r="B378" s="5" t="s">
         <v>1691</v>
       </c>
       <c r="C378" s="5">
         <v>5</v>
       </c>
       <c r="D378" s="5">
         <v>1</v>
       </c>
       <c r="E378" s="5">
         <v>1</v>
       </c>
       <c r="F378" s="20" t="s">
         <v>1220</v>
       </c>
       <c r="G378" s="20" t="s">
-        <v>1867</v>
+        <v>1866</v>
       </c>
       <c r="H378" s="20" t="s">
         <v>498</v>
       </c>
       <c r="I378" s="20">
         <v>59935</v>
       </c>
       <c r="J378" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K378" s="18"/>
       <c r="L378" s="27"/>
     </row>
     <row r="379" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A379" s="8" t="s">
         <v>495</v>
       </c>
       <c r="B379" s="5" t="s">
         <v>1430</v>
       </c>
       <c r="C379" s="5">
         <v>6</v>
       </c>
       <c r="D379" s="5">
         <v>1</v>
       </c>
       <c r="E379" s="5">
         <v>1</v>
       </c>
       <c r="F379" s="20" t="s">
         <v>1220</v>
       </c>
       <c r="G379" s="20" t="s">
-        <v>1867</v>
+        <v>1866</v>
       </c>
       <c r="H379" s="20" t="s">
         <v>498</v>
       </c>
       <c r="I379" s="20" t="s">
         <v>1125</v>
       </c>
       <c r="J379" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K379" s="18"/>
       <c r="L379" s="27"/>
     </row>
     <row r="380" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A380" s="8" t="s">
         <v>495</v>
       </c>
       <c r="B380" s="5" t="s">
         <v>1431</v>
       </c>
       <c r="C380" s="5">
         <v>7</v>
       </c>
       <c r="D380" s="5">
         <v>1</v>
       </c>
       <c r="E380" s="5">
         <v>1</v>
       </c>
       <c r="F380" s="20" t="s">
         <v>1220</v>
       </c>
       <c r="G380" s="23" t="s">
-        <v>1867</v>
+        <v>1866</v>
       </c>
       <c r="H380" s="20" t="s">
         <v>498</v>
       </c>
       <c r="I380" s="20" t="s">
         <v>1125</v>
       </c>
       <c r="J380" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K380" s="18"/>
       <c r="L380" s="27"/>
     </row>
     <row r="381" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A381" s="8" t="s">
         <v>495</v>
       </c>
       <c r="B381" s="5" t="s">
         <v>1432</v>
       </c>
       <c r="C381" s="5">
         <v>8</v>
       </c>
       <c r="D381" s="5">
         <v>1</v>
       </c>
       <c r="E381" s="5">
         <v>1</v>
       </c>
       <c r="F381" s="20" t="s">
         <v>1220</v>
       </c>
       <c r="G381" s="23" t="s">
-        <v>1867</v>
+        <v>1866</v>
       </c>
       <c r="H381" s="20" t="s">
         <v>498</v>
       </c>
       <c r="I381" s="20" t="s">
         <v>1125</v>
       </c>
       <c r="J381" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K381" s="18"/>
       <c r="L381" s="27"/>
     </row>
     <row r="382" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A382" s="8" t="s">
         <v>495</v>
       </c>
       <c r="B382" s="5" t="s">
         <v>1433</v>
       </c>
       <c r="C382" s="5">
         <v>9</v>
       </c>
       <c r="D382" s="5">
         <v>2</v>
@@ -20511,51 +20512,51 @@
         <v>9</v>
       </c>
       <c r="K386" s="18"/>
       <c r="L386" s="27"/>
     </row>
     <row r="387" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A387" s="8" t="s">
         <v>495</v>
       </c>
       <c r="B387" s="5" t="s">
         <v>1427</v>
       </c>
       <c r="C387" s="5">
         <v>14</v>
       </c>
       <c r="D387" s="5">
         <v>1</v>
       </c>
       <c r="E387" s="5">
         <v>1</v>
       </c>
       <c r="F387" s="20" t="s">
         <v>1220</v>
       </c>
       <c r="G387" s="23" t="s">
-        <v>1867</v>
+        <v>1866</v>
       </c>
       <c r="H387" s="20" t="s">
         <v>498</v>
       </c>
       <c r="I387" s="20" t="s">
         <v>1125</v>
       </c>
       <c r="J387" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K387" s="18"/>
       <c r="L387" s="27"/>
     </row>
     <row r="388" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A388" s="8" t="s">
         <v>495</v>
       </c>
       <c r="B388" s="5" t="s">
         <v>1434</v>
       </c>
       <c r="C388" s="5">
         <v>15</v>
       </c>
       <c r="D388" s="5">
         <v>1</v>
@@ -20564,51 +20565,51 @@
         <v>1</v>
       </c>
       <c r="F388" s="20" t="s">
         <v>1217</v>
       </c>
       <c r="G388" s="23" t="s">
         <v>1628</v>
       </c>
       <c r="H388" s="20" t="s">
         <v>497</v>
       </c>
       <c r="I388" s="20">
         <v>59917</v>
       </c>
       <c r="J388" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K388" s="18"/>
       <c r="L388" s="27"/>
     </row>
     <row r="389" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A389" s="8" t="s">
         <v>495</v>
       </c>
       <c r="B389" s="5" t="s">
-        <v>1822</v>
+        <v>1821</v>
       </c>
       <c r="C389" s="5">
         <v>16</v>
       </c>
       <c r="D389" s="5">
         <v>1</v>
       </c>
       <c r="E389" s="5">
         <v>1</v>
       </c>
       <c r="F389" s="20" t="s">
         <v>1217</v>
       </c>
       <c r="G389" s="23" t="s">
         <v>1628</v>
       </c>
       <c r="H389" s="20" t="s">
         <v>497</v>
       </c>
       <c r="I389" s="20">
         <v>59917</v>
       </c>
       <c r="J389" s="5" t="s">
         <v>9</v>
       </c>
@@ -20984,54 +20985,54 @@
         <v>1127</v>
       </c>
       <c r="J400" s="5" t="s">
         <v>15</v>
       </c>
       <c r="K400" s="5"/>
       <c r="L400" s="9"/>
     </row>
     <row r="401" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A401" s="8" t="s">
         <v>514</v>
       </c>
       <c r="B401" s="5" t="s">
         <v>190</v>
       </c>
       <c r="C401" s="5">
         <v>4</v>
       </c>
       <c r="D401" s="5">
         <v>34</v>
       </c>
       <c r="E401" s="5">
         <v>17</v>
       </c>
       <c r="F401" s="20" t="s">
+        <v>1843</v>
+      </c>
+      <c r="G401" s="20" t="s">
         <v>1844</v>
-      </c>
-[...1 lines deleted...]
-        <v>1845</v>
       </c>
       <c r="H401" s="20" t="s">
         <v>519</v>
       </c>
       <c r="I401" s="20">
         <v>59215</v>
       </c>
       <c r="J401" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K401" s="5"/>
       <c r="L401" s="9"/>
     </row>
     <row r="402" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A402" s="8" t="s">
         <v>514</v>
       </c>
       <c r="B402" s="5" t="s">
         <v>223</v>
       </c>
       <c r="C402" s="5">
         <v>8</v>
       </c>
       <c r="D402" s="5">
         <v>34</v>
@@ -21417,153 +21418,153 @@
         <v>1460</v>
       </c>
       <c r="G413" s="23" t="s">
         <v>1194</v>
       </c>
       <c r="H413" s="20" t="s">
         <v>541</v>
       </c>
       <c r="I413" s="20" t="s">
         <v>1138</v>
       </c>
       <c r="J413" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K413" s="5"/>
       <c r="L413" s="9"/>
     </row>
     <row r="414" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A414" s="8" t="s">
         <v>535</v>
       </c>
       <c r="B414" s="5" t="s">
         <v>1451</v>
       </c>
       <c r="C414" s="5" t="s">
-        <v>1880</v>
+        <v>1878</v>
       </c>
       <c r="D414" s="5">
         <v>89</v>
       </c>
       <c r="E414" s="5">
         <v>45</v>
       </c>
       <c r="F414" s="23" t="s">
         <v>1461</v>
       </c>
       <c r="G414" s="23" t="s">
         <v>1244</v>
       </c>
       <c r="H414" s="20" t="s">
         <v>540</v>
       </c>
       <c r="I414" s="20">
         <v>59803</v>
       </c>
       <c r="J414" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K414" s="5"/>
       <c r="L414" s="9"/>
     </row>
     <row r="415" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A415" s="8" t="s">
         <v>535</v>
       </c>
       <c r="B415" s="5" t="s">
         <v>1452</v>
       </c>
       <c r="C415" s="5" t="s">
-        <v>1881</v>
+        <v>1879</v>
       </c>
       <c r="D415" s="5">
         <v>89</v>
       </c>
       <c r="E415" s="5">
         <v>45</v>
       </c>
       <c r="F415" s="23" t="s">
         <v>1461</v>
       </c>
       <c r="G415" s="23" t="s">
         <v>1244</v>
       </c>
       <c r="H415" s="20" t="s">
         <v>540</v>
       </c>
       <c r="I415" s="20" t="s">
         <v>1137</v>
       </c>
       <c r="J415" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K415" s="5"/>
       <c r="L415" s="9"/>
     </row>
     <row r="416" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A416" s="8" t="s">
         <v>535</v>
       </c>
       <c r="B416" s="5" t="s">
         <v>1453</v>
       </c>
       <c r="C416" s="5" t="s">
-        <v>1882</v>
+        <v>1880</v>
       </c>
       <c r="D416" s="5">
         <v>93</v>
       </c>
       <c r="E416" s="5">
         <v>47</v>
       </c>
       <c r="F416" s="23" t="s">
         <v>1461</v>
       </c>
       <c r="G416" s="23" t="s">
         <v>1244</v>
       </c>
       <c r="H416" s="20" t="s">
         <v>540</v>
       </c>
       <c r="I416" s="20" t="s">
         <v>1137</v>
       </c>
       <c r="J416" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K416" s="5"/>
       <c r="L416" s="9"/>
     </row>
     <row r="417" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A417" s="8" t="s">
         <v>535</v>
       </c>
       <c r="B417" s="5" t="s">
         <v>1454</v>
       </c>
       <c r="C417" s="5" t="s">
-        <v>1883</v>
+        <v>1881</v>
       </c>
       <c r="D417" s="5">
         <v>94</v>
       </c>
       <c r="E417" s="5">
         <v>47</v>
       </c>
       <c r="F417" s="23" t="s">
         <v>1461</v>
       </c>
       <c r="G417" s="23" t="s">
         <v>1244</v>
       </c>
       <c r="H417" s="20" t="s">
         <v>540</v>
       </c>
       <c r="I417" s="20">
         <v>59803</v>
       </c>
       <c r="J417" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K417" s="5"/>
       <c r="L417" s="9"/>
     </row>
@@ -21587,51 +21588,51 @@
         <v>1461</v>
       </c>
       <c r="G418" s="23" t="s">
         <v>1244</v>
       </c>
       <c r="H418" s="20" t="s">
         <v>540</v>
       </c>
       <c r="I418" s="20">
         <v>59803</v>
       </c>
       <c r="J418" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K418" s="5"/>
       <c r="L418" s="9"/>
     </row>
     <row r="419" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A419" s="8" t="s">
         <v>535</v>
       </c>
       <c r="B419" s="5" t="s">
         <v>1456</v>
       </c>
       <c r="C419" s="5" t="s">
-        <v>1884</v>
+        <v>1882</v>
       </c>
       <c r="D419" s="5">
         <v>94</v>
       </c>
       <c r="E419" s="5">
         <v>47</v>
       </c>
       <c r="F419" s="23" t="s">
         <v>1461</v>
       </c>
       <c r="G419" s="23" t="s">
         <v>1244</v>
       </c>
       <c r="H419" s="20" t="s">
         <v>540</v>
       </c>
       <c r="I419" s="20">
         <v>59803</v>
       </c>
       <c r="J419" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K419" s="5"/>
       <c r="L419" s="9"/>
     </row>
@@ -21655,85 +21656,85 @@
         <v>543</v>
       </c>
       <c r="G420" s="23" t="s">
         <v>1206</v>
       </c>
       <c r="H420" s="20" t="s">
         <v>540</v>
       </c>
       <c r="I420" s="20" t="s">
         <v>1140</v>
       </c>
       <c r="J420" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K420" s="5"/>
       <c r="L420" s="9"/>
     </row>
     <row r="421" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A421" s="8" t="s">
         <v>535</v>
       </c>
       <c r="B421" s="5" t="s">
         <v>1462</v>
       </c>
       <c r="C421" s="5" t="s">
-        <v>1885</v>
+        <v>1883</v>
       </c>
       <c r="D421" s="5">
         <v>90</v>
       </c>
       <c r="E421" s="5">
         <v>45</v>
       </c>
       <c r="F421" s="23" t="s">
         <v>544</v>
       </c>
       <c r="G421" s="23" t="s">
         <v>545</v>
       </c>
       <c r="H421" s="20" t="s">
         <v>546</v>
       </c>
       <c r="I421" s="20" t="s">
         <v>1142</v>
       </c>
       <c r="J421" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K421" s="5"/>
       <c r="L421" s="9"/>
     </row>
     <row r="422" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A422" s="8" t="s">
         <v>535</v>
       </c>
       <c r="B422" s="5" t="s">
         <v>1463</v>
       </c>
       <c r="C422" s="5" t="s">
-        <v>1886</v>
+        <v>1884</v>
       </c>
       <c r="D422" s="5">
         <v>90</v>
       </c>
       <c r="E422" s="5">
         <v>45</v>
       </c>
       <c r="F422" s="23" t="s">
         <v>544</v>
       </c>
       <c r="G422" s="23" t="s">
         <v>545</v>
       </c>
       <c r="H422" s="20" t="s">
         <v>546</v>
       </c>
       <c r="I422" s="20" t="s">
         <v>1142</v>
       </c>
       <c r="J422" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K422" s="5"/>
       <c r="L422" s="9"/>
     </row>
@@ -21883,303 +21884,303 @@
       <c r="C427" s="5" t="s">
         <v>1648</v>
       </c>
       <c r="D427" s="5">
         <v>91</v>
       </c>
       <c r="E427" s="5">
         <v>46</v>
       </c>
       <c r="F427" s="23" t="s">
         <v>1465</v>
       </c>
       <c r="G427" s="23" t="s">
         <v>1466</v>
       </c>
       <c r="H427" s="20" t="s">
         <v>540</v>
       </c>
       <c r="I427" s="20">
         <v>59808</v>
       </c>
       <c r="J427" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K427" s="5" t="s">
+        <v>1860</v>
+      </c>
+      <c r="L427" s="9" t="s">
         <v>1861</v>
-      </c>
-[...1 lines deleted...]
-        <v>1862</v>
       </c>
     </row>
     <row r="428" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A428" s="8" t="s">
         <v>535</v>
       </c>
       <c r="B428" s="5" t="s">
         <v>1467</v>
       </c>
       <c r="C428" s="5" t="s">
-        <v>1887</v>
+        <v>1885</v>
       </c>
       <c r="D428" s="5">
         <v>96</v>
       </c>
       <c r="E428" s="5">
         <v>48</v>
       </c>
       <c r="F428" s="23" t="s">
         <v>1221</v>
       </c>
       <c r="G428" s="23" t="s">
         <v>1222</v>
       </c>
       <c r="H428" s="20" t="s">
         <v>540</v>
       </c>
       <c r="I428" s="20" t="s">
         <v>1141</v>
       </c>
       <c r="J428" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K428" s="5"/>
       <c r="L428" s="9"/>
     </row>
     <row r="429" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A429" s="8" t="s">
         <v>535</v>
       </c>
       <c r="B429" s="5" t="s">
         <v>547</v>
       </c>
       <c r="C429" s="5" t="s">
-        <v>1888</v>
+        <v>1886</v>
       </c>
       <c r="D429" s="5">
         <v>97</v>
       </c>
       <c r="E429" s="5">
         <v>49</v>
       </c>
       <c r="F429" s="23" t="s">
         <v>1221</v>
       </c>
       <c r="G429" s="23" t="s">
         <v>1222</v>
       </c>
       <c r="H429" s="20" t="s">
         <v>540</v>
       </c>
       <c r="I429" s="20" t="s">
         <v>1141</v>
       </c>
       <c r="J429" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K429" s="5"/>
       <c r="L429" s="9"/>
     </row>
     <row r="430" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A430" s="8" t="s">
         <v>535</v>
       </c>
       <c r="B430" s="5" t="s">
         <v>1468</v>
       </c>
       <c r="C430" s="5" t="s">
-        <v>1889</v>
+        <v>1887</v>
       </c>
       <c r="D430" s="5">
         <v>98</v>
       </c>
       <c r="E430" s="5">
         <v>49</v>
       </c>
       <c r="F430" s="23" t="s">
         <v>1221</v>
       </c>
       <c r="G430" s="23" t="s">
         <v>1222</v>
       </c>
       <c r="H430" s="20" t="s">
         <v>540</v>
       </c>
       <c r="I430" s="20" t="s">
         <v>1141</v>
       </c>
       <c r="J430" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K430" s="5"/>
       <c r="L430" s="9"/>
     </row>
     <row r="431" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A431" s="8" t="s">
         <v>535</v>
       </c>
       <c r="B431" s="5" t="s">
         <v>1469</v>
       </c>
       <c r="C431" s="5" t="s">
-        <v>1891</v>
+        <v>1889</v>
       </c>
       <c r="D431" s="5">
         <v>98</v>
       </c>
       <c r="E431" s="5">
         <v>49</v>
       </c>
       <c r="F431" s="23" t="s">
         <v>1221</v>
       </c>
       <c r="G431" s="23" t="s">
         <v>1222</v>
       </c>
       <c r="H431" s="20" t="s">
         <v>540</v>
       </c>
       <c r="I431" s="20" t="s">
         <v>1141</v>
       </c>
       <c r="J431" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K431" s="5"/>
       <c r="L431" s="9"/>
     </row>
     <row r="432" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A432" s="8" t="s">
         <v>535</v>
       </c>
       <c r="B432" s="5" t="s">
         <v>1470</v>
       </c>
       <c r="C432" s="5" t="s">
-        <v>1890</v>
+        <v>1888</v>
       </c>
       <c r="D432" s="5">
         <v>98</v>
       </c>
       <c r="E432" s="5">
         <v>49</v>
       </c>
       <c r="F432" s="23" t="s">
         <v>1221</v>
       </c>
       <c r="G432" s="23" t="s">
         <v>1222</v>
       </c>
       <c r="H432" s="20" t="s">
         <v>540</v>
       </c>
       <c r="I432" s="20" t="s">
         <v>1141</v>
       </c>
       <c r="J432" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K432" s="5"/>
       <c r="L432" s="9"/>
     </row>
     <row r="433" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A433" s="8" t="s">
         <v>535</v>
       </c>
       <c r="B433" s="5" t="s">
         <v>1471</v>
       </c>
       <c r="C433" s="5" t="s">
-        <v>1892</v>
+        <v>1890</v>
       </c>
       <c r="D433" s="5">
         <v>98</v>
       </c>
       <c r="E433" s="5">
         <v>49</v>
       </c>
       <c r="F433" s="23" t="s">
         <v>1221</v>
       </c>
       <c r="G433" s="23" t="s">
         <v>1222</v>
       </c>
       <c r="H433" s="20" t="s">
         <v>540</v>
       </c>
       <c r="I433" s="20">
         <v>59808</v>
       </c>
       <c r="J433" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K433" s="5"/>
       <c r="L433" s="9"/>
     </row>
     <row r="434" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A434" s="8" t="s">
         <v>535</v>
       </c>
       <c r="B434" s="5" t="s">
         <v>1472</v>
       </c>
       <c r="C434" s="5" t="s">
-        <v>1893</v>
+        <v>1891</v>
       </c>
       <c r="D434" s="5">
         <v>99</v>
       </c>
       <c r="E434" s="5">
         <v>50</v>
       </c>
       <c r="F434" s="23" t="s">
         <v>1221</v>
       </c>
       <c r="G434" s="23" t="s">
         <v>1222</v>
       </c>
       <c r="H434" s="20" t="s">
         <v>540</v>
       </c>
       <c r="I434" s="20">
         <v>59808</v>
       </c>
       <c r="J434" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K434" s="5"/>
       <c r="L434" s="9"/>
     </row>
     <row r="435" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A435" s="8" t="s">
         <v>535</v>
       </c>
       <c r="B435" s="5" t="s">
         <v>1473</v>
       </c>
       <c r="C435" s="5" t="s">
-        <v>1894</v>
+        <v>1892</v>
       </c>
       <c r="D435" s="5">
         <v>99</v>
       </c>
       <c r="E435" s="5">
         <v>50</v>
       </c>
       <c r="F435" s="23" t="s">
         <v>1221</v>
       </c>
       <c r="G435" s="23" t="s">
         <v>1222</v>
       </c>
       <c r="H435" s="20" t="s">
         <v>540</v>
       </c>
       <c r="I435" s="20">
         <v>59808</v>
       </c>
       <c r="J435" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K435" s="5"/>
       <c r="L435" s="9"/>
     </row>
@@ -23155,85 +23156,85 @@
         <v>556</v>
       </c>
       <c r="G464" s="23" t="s">
         <v>557</v>
       </c>
       <c r="H464" s="20" t="s">
         <v>558</v>
       </c>
       <c r="I464" s="20" t="s">
         <v>1145</v>
       </c>
       <c r="J464" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K464" s="5"/>
       <c r="L464" s="9"/>
     </row>
     <row r="465" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A465" s="8" t="s">
         <v>535</v>
       </c>
       <c r="B465" s="5" t="s">
         <v>1514</v>
       </c>
       <c r="C465" s="5" t="s">
-        <v>1895</v>
+        <v>1893</v>
       </c>
       <c r="D465" s="5">
         <v>99</v>
       </c>
       <c r="E465" s="5">
         <v>50</v>
       </c>
       <c r="F465" s="23" t="s">
         <v>559</v>
       </c>
       <c r="G465" s="23" t="s">
         <v>560</v>
       </c>
       <c r="H465" s="20" t="s">
         <v>540</v>
       </c>
       <c r="I465" s="20" t="s">
         <v>1141</v>
       </c>
       <c r="J465" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K465" s="5"/>
       <c r="L465" s="9"/>
     </row>
     <row r="466" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A466" s="8" t="s">
         <v>535</v>
       </c>
       <c r="B466" s="5" t="s">
         <v>1515</v>
       </c>
       <c r="C466" s="5" t="s">
-        <v>1896</v>
+        <v>1894</v>
       </c>
       <c r="D466" s="5">
         <v>99</v>
       </c>
       <c r="E466" s="5">
         <v>50</v>
       </c>
       <c r="F466" s="23" t="s">
         <v>559</v>
       </c>
       <c r="G466" s="23" t="s">
         <v>560</v>
       </c>
       <c r="H466" s="20" t="s">
         <v>540</v>
       </c>
       <c r="I466" s="20" t="s">
         <v>1141</v>
       </c>
       <c r="J466" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K466" s="5"/>
       <c r="L466" s="9"/>
     </row>
@@ -23257,85 +23258,85 @@
         <v>562</v>
       </c>
       <c r="G467" s="23" t="s">
         <v>563</v>
       </c>
       <c r="H467" s="20" t="s">
         <v>564</v>
       </c>
       <c r="I467" s="20" t="s">
         <v>1146</v>
       </c>
       <c r="J467" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K467" s="5"/>
       <c r="L467" s="9"/>
     </row>
     <row r="468" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A468" s="8" t="s">
         <v>535</v>
       </c>
       <c r="B468" s="5" t="s">
         <v>1516</v>
       </c>
       <c r="C468" s="5" t="s">
-        <v>1897</v>
+        <v>1895</v>
       </c>
       <c r="D468" s="5">
         <v>96</v>
       </c>
       <c r="E468" s="5">
         <v>48</v>
       </c>
       <c r="F468" s="23" t="s">
         <v>565</v>
       </c>
       <c r="G468" s="23" t="s">
         <v>566</v>
       </c>
       <c r="H468" s="20" t="s">
         <v>540</v>
       </c>
       <c r="I468" s="20" t="s">
         <v>1139</v>
       </c>
       <c r="J468" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K468" s="5"/>
       <c r="L468" s="9"/>
     </row>
     <row r="469" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A469" s="8" t="s">
         <v>535</v>
       </c>
       <c r="B469" s="5" t="s">
         <v>1517</v>
       </c>
       <c r="C469" s="5" t="s">
-        <v>1898</v>
+        <v>1896</v>
       </c>
       <c r="D469" s="5">
         <v>96</v>
       </c>
       <c r="E469" s="5">
         <v>48</v>
       </c>
       <c r="F469" s="23" t="s">
         <v>565</v>
       </c>
       <c r="G469" s="23" t="s">
         <v>566</v>
       </c>
       <c r="H469" s="20" t="s">
         <v>540</v>
       </c>
       <c r="I469" s="20" t="s">
         <v>1139</v>
       </c>
       <c r="J469" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K469" s="5"/>
       <c r="L469" s="9"/>
     </row>
@@ -26995,54 +26996,54 @@
         <v>16</v>
       </c>
       <c r="F577" s="20" t="s">
         <v>1039</v>
       </c>
       <c r="G577" s="20" t="s">
         <v>732</v>
       </c>
       <c r="H577" s="20" t="s">
         <v>733</v>
       </c>
       <c r="I577" s="20" t="s">
         <v>1170</v>
       </c>
       <c r="J577" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K577" s="5"/>
       <c r="L577" s="9"/>
     </row>
     <row r="578" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A578" s="8" t="s">
         <v>718</v>
       </c>
       <c r="B578" s="5" t="s">
+        <v>1829</v>
+      </c>
+      <c r="C578" s="5" t="s">
         <v>1830</v>
-      </c>
-[...1 lines deleted...]
-        <v>1831</v>
       </c>
       <c r="D578" s="5">
         <v>31</v>
       </c>
       <c r="E578" s="5">
         <v>16</v>
       </c>
       <c r="F578" s="20" t="s">
         <v>1040</v>
       </c>
       <c r="G578" s="20" t="s">
         <v>1045</v>
       </c>
       <c r="H578" s="20" t="s">
         <v>737</v>
       </c>
       <c r="I578" s="20">
         <v>59201</v>
       </c>
       <c r="J578" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K578" s="5"/>
       <c r="L578" s="9"/>
     </row>
@@ -27350,51 +27351,51 @@
         <v>15</v>
       </c>
       <c r="K587" s="6"/>
       <c r="L587" s="17"/>
     </row>
     <row r="588" spans="1:12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A588" s="16" t="s">
         <v>742</v>
       </c>
       <c r="B588" s="6" t="s">
         <v>229</v>
       </c>
       <c r="C588" s="5">
         <v>15</v>
       </c>
       <c r="D588" s="5">
         <v>41</v>
       </c>
       <c r="E588" s="5">
         <v>21</v>
       </c>
       <c r="F588" s="21" t="s">
         <v>747</v>
       </c>
       <c r="G588" s="21" t="s">
-        <v>1832</v>
+        <v>1831</v>
       </c>
       <c r="H588" s="21" t="s">
         <v>748</v>
       </c>
       <c r="I588" s="20">
         <v>59043</v>
       </c>
       <c r="J588" s="6" t="s">
         <v>9</v>
       </c>
       <c r="K588" s="6"/>
       <c r="L588" s="17"/>
     </row>
     <row r="589" spans="1:12" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A589" s="16" t="s">
         <v>742</v>
       </c>
       <c r="B589" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C589" s="5">
         <v>17</v>
       </c>
       <c r="D589" s="5">
         <v>41</v>
@@ -27619,54 +27620,54 @@
         <v>59853</v>
       </c>
       <c r="J595" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K595" s="5"/>
       <c r="L595" s="9"/>
     </row>
     <row r="596" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A596" s="8" t="s">
         <v>758</v>
       </c>
       <c r="B596" s="5" t="s">
         <v>1675</v>
       </c>
       <c r="C596" s="5">
         <v>2</v>
       </c>
       <c r="D596" s="5">
         <v>14</v>
       </c>
       <c r="E596" s="5">
         <v>7</v>
       </c>
       <c r="F596" s="20" t="s">
+        <v>1845</v>
+      </c>
+      <c r="G596" s="20" t="s">
         <v>1846</v>
-      </c>
-[...1 lines deleted...]
-        <v>1847</v>
       </c>
       <c r="H596" s="20" t="s">
         <v>762</v>
       </c>
       <c r="I596" s="20">
         <v>59874</v>
       </c>
       <c r="J596" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K596" s="5"/>
       <c r="L596" s="9"/>
     </row>
     <row r="597" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A597" s="8" t="s">
         <v>758</v>
       </c>
       <c r="B597" s="5" t="s">
         <v>1676</v>
       </c>
       <c r="C597" s="5">
         <v>3</v>
       </c>
       <c r="D597" s="5">
         <v>14</v>
@@ -28891,51 +28892,51 @@
       <c r="L632" s="9"/>
     </row>
     <row r="633" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A633" s="8" t="s">
         <v>787</v>
       </c>
       <c r="B633" s="5" t="s">
         <v>1577</v>
       </c>
       <c r="C633" s="5">
         <v>12.1</v>
       </c>
       <c r="D633" s="5">
         <v>70</v>
       </c>
       <c r="E633" s="5">
         <v>35</v>
       </c>
       <c r="F633" s="20" t="s">
         <v>1602</v>
       </c>
       <c r="G633" s="20" t="s">
         <v>1603</v>
       </c>
       <c r="H633" s="20" t="s">
-        <v>1823</v>
+        <v>1822</v>
       </c>
       <c r="I633" s="20">
         <v>59743</v>
       </c>
       <c r="J633" s="5" t="s">
         <v>15</v>
       </c>
       <c r="K633" s="5"/>
       <c r="L633" s="9"/>
     </row>
     <row r="634" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A634" s="8" t="s">
         <v>787</v>
       </c>
       <c r="B634" s="5" t="s">
         <v>1578</v>
       </c>
       <c r="C634" s="5">
         <v>12.2</v>
       </c>
       <c r="D634" s="5">
         <v>70</v>
       </c>
       <c r="E634" s="5">
         <v>35</v>
@@ -29077,88 +29078,88 @@
         <v>36</v>
       </c>
       <c r="F638" s="20" t="s">
         <v>781</v>
       </c>
       <c r="G638" s="20" t="s">
         <v>1601</v>
       </c>
       <c r="H638" s="20" t="s">
         <v>788</v>
       </c>
       <c r="I638" s="20" t="s">
         <v>1108</v>
       </c>
       <c r="J638" s="53" t="s">
         <v>9</v>
       </c>
       <c r="K638" s="5"/>
       <c r="L638" s="9"/>
     </row>
     <row r="639" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A639" s="8" t="s">
         <v>787</v>
       </c>
       <c r="B639" s="5" t="s">
-        <v>1840</v>
+        <v>1839</v>
       </c>
       <c r="C639" s="5" t="s">
-        <v>1842</v>
+        <v>1841</v>
       </c>
       <c r="D639" s="5">
         <v>71</v>
       </c>
       <c r="E639" s="5">
         <v>36</v>
       </c>
       <c r="F639" s="20" t="s">
         <v>781</v>
       </c>
       <c r="G639" s="20" t="s">
         <v>1601</v>
       </c>
       <c r="H639" s="20" t="s">
         <v>788</v>
       </c>
       <c r="I639" s="20">
         <v>59701</v>
       </c>
       <c r="J639" s="53" t="s">
         <v>9</v>
       </c>
       <c r="K639" s="5"/>
       <c r="L639" s="9"/>
     </row>
     <row r="640" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A640" s="8" t="s">
         <v>787</v>
       </c>
       <c r="B640" s="5" t="s">
-        <v>1841</v>
+        <v>1840</v>
       </c>
       <c r="C640" s="5" t="s">
-        <v>1843</v>
+        <v>1842</v>
       </c>
       <c r="D640" s="5">
         <v>71</v>
       </c>
       <c r="E640" s="5">
         <v>36</v>
       </c>
       <c r="F640" s="20" t="s">
         <v>781</v>
       </c>
       <c r="G640" s="20" t="s">
         <v>1601</v>
       </c>
       <c r="H640" s="20" t="s">
         <v>788</v>
       </c>
       <c r="I640" s="20">
         <v>59701</v>
       </c>
       <c r="J640" s="53" t="s">
         <v>9</v>
       </c>
       <c r="K640" s="5"/>
       <c r="L640" s="9"/>
     </row>
@@ -32498,97 +32499,97 @@
         <v>54</v>
       </c>
       <c r="E734" s="11">
         <v>27</v>
       </c>
       <c r="F734" s="24" t="s">
         <v>867</v>
       </c>
       <c r="G734" s="24" t="s">
         <v>1619</v>
       </c>
       <c r="H734" s="24" t="s">
         <v>869</v>
       </c>
       <c r="I734" s="24">
         <v>59044</v>
       </c>
       <c r="J734" s="11" t="s">
         <v>9</v>
       </c>
       <c r="K734" s="29"/>
       <c r="L734" s="15"/>
     </row>
     <row r="735" spans="1:12" x14ac:dyDescent="0.2">
       <c r="L735" s="7" t="s">
-        <v>1875</v>
+        <v>1899</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:L3"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="80" orientation="landscape" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="C21 C23:C24 I5:I54 C26:C43 C74:C99 I57:I70 I72 I119:I138 I222:I276 C222:C256 I279 C316:C369 I282:I374 I383:I390 I407:I408 I397:I399 I401:I405 C411:C413 I410:I422 C461:C464 C427 I427:I457 C482:C493 C495:C498 I461:I508 I510:I513 I524:I543 I547:I552 C579:C582 I579:I582 I586:I610 I629:I632 I647:I655 I658:I728 C666:C734 I74:I116 I730:I734 I641 C211:C219 I147:I219 I555:I577 C560:C577 I634:I638 C418 C420 C436:C457 C467 C470:C475" numberStoredAsText="1"/>
     <ignoredError sqref="C132:C137" twoDigitTextYear="1" numberStoredAsText="1"/>
     <ignoredError sqref="B132:B137 B300:B311" twoDigitTextYear="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FF7030A0"/>
   </sheetPr>
   <dimension ref="A1:IP22"/>
   <sheetViews>
     <sheetView zoomScale="98" zoomScaleNormal="98" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="L5" sqref="L5"/>
+      <pane ySplit="4" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="J5" sqref="J5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.140625" style="31" customWidth="1"/>
     <col min="2" max="2" width="19.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="22.140625" customWidth="1"/>
     <col min="4" max="4" width="17.7109375" customWidth="1"/>
     <col min="5" max="5" width="19.28515625" customWidth="1"/>
     <col min="6" max="6" width="42.42578125" customWidth="1"/>
     <col min="7" max="7" width="36.7109375" customWidth="1"/>
     <col min="8" max="8" width="34.28515625" customWidth="1"/>
     <col min="9" max="9" width="15.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:250" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="109" t="s">
-        <v>1849</v>
+        <v>1848</v>
       </c>
       <c r="B1" s="109"/>
       <c r="C1" s="109"/>
       <c r="D1" s="109"/>
       <c r="E1" s="109"/>
       <c r="F1" s="109"/>
       <c r="G1" s="109"/>
       <c r="H1" s="109"/>
       <c r="I1" s="31"/>
       <c r="J1" s="31"/>
       <c r="K1" s="31"/>
       <c r="L1" s="31"/>
       <c r="M1" s="31"/>
     </row>
     <row r="2" spans="1:250" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="109"/>
       <c r="B2" s="109"/>
       <c r="C2" s="109"/>
       <c r="D2" s="109"/>
       <c r="E2" s="109"/>
       <c r="F2" s="109"/>
       <c r="G2" s="109"/>
       <c r="H2" s="109"/>
       <c r="I2" s="31"/>
       <c r="J2" s="31"/>
@@ -32632,83 +32633,83 @@
       </c>
       <c r="G4" s="46" t="s">
         <v>1187</v>
       </c>
       <c r="H4" s="46" t="s">
         <v>1188</v>
       </c>
     </row>
     <row r="5" spans="1:250" s="32" customFormat="1" ht="81" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="42" t="s">
         <v>36</v>
       </c>
       <c r="B5" s="43" t="s">
         <v>1026</v>
       </c>
       <c r="C5" s="44" t="s">
         <v>1027</v>
       </c>
       <c r="D5" s="44" t="s">
         <v>1028</v>
       </c>
       <c r="E5" s="43" t="s">
         <v>1189</v>
       </c>
       <c r="F5" s="43" t="s">
-        <v>1837</v>
+        <v>1836</v>
       </c>
       <c r="G5" s="43" t="s">
-        <v>1872</v>
+        <v>1871</v>
       </c>
       <c r="H5" s="45" t="s">
-        <v>1839</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="6" spans="1:250" s="62" customFormat="1" ht="63" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="100" t="s">
         <v>1258</v>
       </c>
       <c r="B6" s="72" t="s">
         <v>1023</v>
       </c>
       <c r="C6" s="72" t="s">
         <v>1023</v>
       </c>
       <c r="D6" s="73" t="s">
         <v>1028</v>
       </c>
       <c r="E6" s="72" t="s">
         <v>1025</v>
       </c>
       <c r="F6" s="101" t="s">
-        <v>1836</v>
+        <v>1835</v>
       </c>
       <c r="G6" s="102" t="s">
-        <v>1852</v>
+        <v>1851</v>
       </c>
       <c r="H6" s="74" t="s">
-        <v>1838</v>
+        <v>1837</v>
       </c>
       <c r="I6" s="32"/>
       <c r="J6" s="32"/>
       <c r="K6" s="32"/>
       <c r="L6" s="32"/>
       <c r="M6" s="32"/>
       <c r="N6" s="32"/>
       <c r="O6" s="32"/>
       <c r="P6" s="32"/>
       <c r="Q6" s="32"/>
       <c r="R6" s="32"/>
       <c r="S6" s="32"/>
       <c r="T6" s="32"/>
       <c r="U6" s="32"/>
       <c r="V6" s="32"/>
       <c r="W6" s="32"/>
       <c r="X6" s="32"/>
       <c r="Y6" s="32"/>
       <c r="Z6" s="32"/>
       <c r="AA6" s="32"/>
       <c r="AB6" s="32"/>
       <c r="AC6" s="32"/>
       <c r="AD6" s="32"/>
       <c r="AE6" s="32"/>
       <c r="AF6" s="32"/>
@@ -32929,184 +32930,184 @@
       <c r="IM6" s="32"/>
       <c r="IN6" s="32"/>
       <c r="IO6" s="32"/>
       <c r="IP6" s="32"/>
     </row>
     <row r="7" spans="1:250" s="32" customFormat="1" ht="96" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="95" t="s">
         <v>72</v>
       </c>
       <c r="B7" s="96" t="s">
         <v>1029</v>
       </c>
       <c r="C7" s="97" t="s">
         <v>1030</v>
       </c>
       <c r="D7" s="97" t="s">
         <v>1031</v>
       </c>
       <c r="E7" s="96" t="s">
         <v>1185</v>
       </c>
       <c r="F7" s="98" t="s">
         <v>1803</v>
       </c>
       <c r="G7" s="96" t="s">
-        <v>1854</v>
+        <v>1853</v>
       </c>
       <c r="H7" s="99" t="s">
         <v>1819</v>
       </c>
     </row>
     <row r="8" spans="1:250" s="32" customFormat="1" ht="61.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="42" t="s">
         <v>127</v>
       </c>
       <c r="B8" s="43" t="s">
         <v>1011</v>
       </c>
       <c r="C8" s="44" t="s">
         <v>1012</v>
       </c>
       <c r="D8" s="43" t="s">
         <v>1013</v>
       </c>
       <c r="E8" s="43" t="s">
-        <v>1869</v>
+        <v>1868</v>
       </c>
       <c r="F8" s="43" t="s">
         <v>1248</v>
       </c>
       <c r="G8" s="43" t="s">
-        <v>1853</v>
+        <v>1852</v>
       </c>
       <c r="H8" s="45" t="s">
         <v>1707</v>
       </c>
     </row>
     <row r="9" spans="1:250" s="32" customFormat="1" ht="269.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="38" t="s">
         <v>267</v>
       </c>
       <c r="B9" s="39" t="s">
-        <v>1855</v>
+        <v>1854</v>
       </c>
       <c r="C9" s="40" t="s">
-        <v>1855</v>
+        <v>1854</v>
       </c>
       <c r="D9" s="39" t="s">
+        <v>1862</v>
+      </c>
+      <c r="E9" s="39" t="s">
+        <v>1854</v>
+      </c>
+      <c r="F9" s="39" t="s">
         <v>1863</v>
       </c>
-      <c r="E9" s="39" t="s">
-[...2 lines deleted...]
-      <c r="F9" s="39" t="s">
+      <c r="G9" s="103" t="s">
         <v>1864</v>
       </c>
-      <c r="G9" s="103" t="s">
+      <c r="H9" s="104" t="s">
         <v>1865</v>
-      </c>
-[...1 lines deleted...]
-        <v>1866</v>
       </c>
     </row>
     <row r="10" spans="1:250" s="32" customFormat="1" ht="73.900000000000006" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="42" t="s">
         <v>326</v>
       </c>
       <c r="B10" s="43" t="s">
         <v>1014</v>
       </c>
       <c r="C10" s="44" t="s">
         <v>1015</v>
       </c>
       <c r="D10" s="44" t="s">
         <v>1016</v>
       </c>
       <c r="E10" s="43" t="s">
         <v>1017</v>
       </c>
       <c r="F10" s="43" t="s">
         <v>1804</v>
       </c>
       <c r="G10" s="43" t="s">
-        <v>1871</v>
+        <v>1870</v>
       </c>
       <c r="H10" s="45" t="s">
         <v>1820</v>
       </c>
     </row>
     <row r="11" spans="1:250" s="32" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="34" t="s">
         <v>371</v>
       </c>
       <c r="B11" s="35" t="s">
         <v>1191</v>
       </c>
       <c r="C11" s="36" t="s">
         <v>1012</v>
       </c>
       <c r="D11" s="36" t="s">
         <v>1018</v>
       </c>
       <c r="E11" s="35" t="s">
-        <v>1869</v>
+        <v>1868</v>
       </c>
       <c r="F11" s="35" t="s">
         <v>1248</v>
       </c>
       <c r="G11" s="35" t="s">
-        <v>1853</v>
+        <v>1852</v>
       </c>
       <c r="H11" s="37" t="s">
         <v>1707</v>
       </c>
     </row>
     <row r="12" spans="1:250" s="66" customFormat="1" ht="341.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="63" t="s">
         <v>424</v>
       </c>
       <c r="B12" s="64" t="s">
         <v>1019</v>
       </c>
       <c r="C12" s="65" t="s">
         <v>217</v>
       </c>
       <c r="D12" s="65" t="s">
         <v>1020</v>
       </c>
       <c r="E12" s="64" t="s">
         <v>1190</v>
       </c>
       <c r="F12" s="64" t="s">
+        <v>1833</v>
+      </c>
+      <c r="G12" s="85" t="s">
+        <v>1869</v>
+      </c>
+      <c r="H12" s="78" t="s">
         <v>1834</v>
-      </c>
-[...4 lines deleted...]
-        <v>1835</v>
       </c>
       <c r="I12" s="32"/>
       <c r="J12" s="32"/>
       <c r="K12" s="32"/>
       <c r="L12" s="32"/>
       <c r="M12" s="32"/>
       <c r="N12" s="32"/>
       <c r="O12" s="32"/>
       <c r="P12" s="32"/>
       <c r="Q12" s="32"/>
       <c r="R12" s="32"/>
       <c r="S12" s="32"/>
       <c r="T12" s="32"/>
       <c r="U12" s="32"/>
       <c r="V12" s="32"/>
       <c r="W12" s="32"/>
       <c r="X12" s="32"/>
       <c r="Y12" s="32"/>
       <c r="Z12" s="32"/>
       <c r="AA12" s="32"/>
       <c r="AB12" s="32"/>
       <c r="AC12" s="32"/>
       <c r="AD12" s="32"/>
       <c r="AE12" s="32"/>
       <c r="AF12" s="32"/>
@@ -33154,142 +33155,142 @@
       <c r="BV12" s="32"/>
       <c r="BW12" s="32"/>
       <c r="BX12" s="32"/>
       <c r="BY12" s="32"/>
     </row>
     <row r="13" spans="1:250" s="32" customFormat="1" ht="92.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="90" t="s">
         <v>535</v>
       </c>
       <c r="B13" s="91" t="s">
         <v>1019</v>
       </c>
       <c r="C13" s="92" t="s">
         <v>217</v>
       </c>
       <c r="D13" s="92" t="s">
         <v>535</v>
       </c>
       <c r="E13" s="91" t="s">
         <v>1190</v>
       </c>
       <c r="F13" s="91" t="s">
         <v>1245</v>
       </c>
       <c r="G13" s="91" t="s">
+        <v>1857</v>
+      </c>
+      <c r="H13" s="93" t="s">
         <v>1858</v>
-      </c>
-[...1 lines deleted...]
-        <v>1859</v>
       </c>
     </row>
     <row r="14" spans="1:250" s="32" customFormat="1" ht="21" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="83"/>
       <c r="B14" s="79"/>
       <c r="C14" s="82"/>
       <c r="D14" s="82"/>
       <c r="E14" s="82"/>
       <c r="F14" s="80"/>
       <c r="G14" s="84"/>
       <c r="H14" s="81"/>
     </row>
     <row r="15" spans="1:250" s="32" customFormat="1" ht="207" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="94" t="s">
         <v>535</v>
       </c>
       <c r="B15" s="86" t="s">
-        <v>1855</v>
+        <v>1854</v>
       </c>
       <c r="C15" s="87" t="s">
-        <v>1855</v>
+        <v>1854</v>
       </c>
       <c r="D15" s="87" t="s">
         <v>535</v>
       </c>
       <c r="E15" s="87" t="s">
+        <v>1854</v>
+      </c>
+      <c r="F15" s="88" t="s">
         <v>1855</v>
       </c>
-      <c r="F15" s="88" t="s">
+      <c r="G15" s="87" t="s">
         <v>1856</v>
       </c>
-      <c r="G15" s="87" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H15" s="89" t="s">
-        <v>1860</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="16" spans="1:250" s="32" customFormat="1" ht="55.15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="67" t="s">
         <v>595</v>
       </c>
       <c r="B16" s="68" t="s">
         <v>1014</v>
       </c>
       <c r="C16" s="69" t="s">
         <v>1015</v>
       </c>
       <c r="D16" s="69" t="s">
         <v>1192</v>
       </c>
       <c r="E16" s="68" t="s">
         <v>1193</v>
       </c>
       <c r="F16" s="68" t="s">
         <v>1239</v>
       </c>
       <c r="G16" s="68" t="s">
-        <v>1850</v>
+        <v>1849</v>
       </c>
       <c r="H16" s="70" t="s">
         <v>1814</v>
       </c>
     </row>
     <row r="17" spans="1:249" s="76" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="38" t="s">
         <v>742</v>
       </c>
       <c r="B17" s="39" t="s">
         <v>1023</v>
       </c>
       <c r="C17" s="39" t="s">
         <v>1023</v>
       </c>
       <c r="D17" s="40" t="s">
         <v>1024</v>
       </c>
       <c r="E17" s="39" t="s">
         <v>1025</v>
       </c>
       <c r="F17" s="39" t="s">
-        <v>1851</v>
+        <v>1850</v>
       </c>
       <c r="G17" s="39" t="s">
-        <v>1852</v>
+        <v>1898</v>
       </c>
       <c r="H17" s="41" t="s">
-        <v>1821</v>
+        <v>1877</v>
       </c>
       <c r="I17" s="77"/>
       <c r="J17" s="77"/>
       <c r="K17" s="77"/>
       <c r="L17" s="77"/>
       <c r="M17" s="77"/>
       <c r="N17" s="77"/>
       <c r="O17" s="77"/>
       <c r="P17" s="77"/>
       <c r="Q17" s="77"/>
       <c r="R17" s="77"/>
       <c r="S17" s="77"/>
       <c r="T17" s="77"/>
       <c r="U17" s="77"/>
       <c r="V17" s="77"/>
       <c r="W17" s="77"/>
       <c r="X17" s="77"/>
       <c r="Y17" s="77"/>
       <c r="Z17" s="77"/>
       <c r="AA17" s="77"/>
       <c r="AB17" s="77"/>
       <c r="AC17" s="77"/>
       <c r="AD17" s="77"/>
       <c r="AE17" s="77"/>
       <c r="AF17" s="77"/>
@@ -33509,51 +33510,51 @@
       <c r="IL17" s="75"/>
       <c r="IM17" s="75"/>
       <c r="IN17" s="75"/>
       <c r="IO17" s="75"/>
     </row>
     <row r="18" spans="1:249" s="59" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="71" t="s">
         <v>718</v>
       </c>
       <c r="B18" s="72" t="s">
         <v>1021</v>
       </c>
       <c r="C18" s="72" t="s">
         <v>1022</v>
       </c>
       <c r="D18" s="73" t="s">
         <v>1715</v>
       </c>
       <c r="E18" s="72" t="s">
         <v>1716</v>
       </c>
       <c r="F18" s="72" t="s">
         <v>1805</v>
       </c>
       <c r="G18" s="72" t="s">
-        <v>1873</v>
+        <v>1872</v>
       </c>
       <c r="H18" s="74" t="s">
         <v>1717</v>
       </c>
       <c r="I18" s="77"/>
       <c r="J18" s="77"/>
       <c r="K18" s="77"/>
       <c r="L18" s="77"/>
       <c r="M18" s="77"/>
       <c r="N18" s="77"/>
       <c r="O18" s="77"/>
       <c r="P18" s="77"/>
       <c r="Q18" s="77"/>
       <c r="R18" s="77"/>
       <c r="S18" s="77"/>
       <c r="T18" s="77"/>
       <c r="U18" s="77"/>
       <c r="V18" s="77"/>
       <c r="W18" s="77"/>
       <c r="X18" s="77"/>
       <c r="Y18" s="77"/>
       <c r="Z18" s="77"/>
       <c r="AA18" s="77"/>
       <c r="AB18" s="77"/>
       <c r="AC18" s="77"/>
@@ -33776,51 +33777,51 @@
       <c r="IL18" s="58"/>
       <c r="IM18" s="58"/>
       <c r="IN18" s="58"/>
       <c r="IO18" s="58"/>
     </row>
     <row r="19" spans="1:249" s="61" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="120" t="s">
         <v>758</v>
       </c>
       <c r="B19" s="114" t="s">
         <v>1262</v>
       </c>
       <c r="C19" s="114" t="s">
         <v>217</v>
       </c>
       <c r="D19" s="114" t="s">
         <v>1263</v>
       </c>
       <c r="E19" s="114" t="s">
         <v>1264</v>
       </c>
       <c r="F19" s="114" t="s">
         <v>1720</v>
       </c>
       <c r="G19" s="116" t="s">
-        <v>1874</v>
+        <v>1873</v>
       </c>
       <c r="H19" s="118" t="s">
         <v>1818</v>
       </c>
       <c r="I19" s="60"/>
       <c r="J19" s="60"/>
       <c r="K19" s="60"/>
       <c r="L19" s="60"/>
       <c r="M19" s="60"/>
       <c r="N19" s="60"/>
       <c r="O19" s="60"/>
       <c r="P19" s="60"/>
       <c r="Q19" s="60"/>
       <c r="R19" s="60"/>
       <c r="S19" s="60"/>
       <c r="T19" s="60"/>
       <c r="U19" s="60"/>
       <c r="V19" s="60"/>
       <c r="W19" s="60"/>
       <c r="X19" s="60"/>
       <c r="Y19" s="60"/>
       <c r="Z19" s="60"/>
       <c r="AA19" s="60"/>
       <c r="AB19" s="60"/>
       <c r="AC19" s="60"/>
@@ -34285,63 +34286,63 @@
       <c r="IC20" s="60"/>
       <c r="ID20" s="60"/>
       <c r="IE20" s="60"/>
       <c r="IF20" s="60"/>
       <c r="IG20" s="60"/>
       <c r="IH20" s="60"/>
       <c r="II20" s="60"/>
       <c r="IJ20" s="60"/>
       <c r="IK20" s="60"/>
       <c r="IL20" s="60"/>
       <c r="IM20" s="60"/>
       <c r="IN20" s="60"/>
       <c r="IO20" s="60"/>
     </row>
     <row r="21" spans="1:249" s="59" customFormat="1" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="71" t="s">
         <v>846</v>
       </c>
       <c r="B21" s="72" t="s">
         <v>1021</v>
       </c>
       <c r="C21" s="72" t="s">
         <v>1022</v>
       </c>
       <c r="D21" s="73" t="s">
-        <v>1877</v>
+        <v>1875</v>
       </c>
       <c r="E21" s="72" t="s">
         <v>1716</v>
       </c>
       <c r="F21" s="72" t="s">
-        <v>1878</v>
+        <v>1876</v>
       </c>
       <c r="G21" s="72" t="s">
-        <v>1899</v>
+        <v>1897</v>
       </c>
       <c r="H21" s="74" t="s">
-        <v>1879</v>
+        <v>1877</v>
       </c>
       <c r="I21" s="77"/>
       <c r="J21" s="77"/>
       <c r="K21" s="77"/>
       <c r="L21" s="77"/>
       <c r="M21" s="77"/>
       <c r="N21" s="77"/>
       <c r="O21" s="77"/>
       <c r="P21" s="77"/>
       <c r="Q21" s="77"/>
       <c r="R21" s="77"/>
       <c r="S21" s="77"/>
       <c r="T21" s="77"/>
       <c r="U21" s="77"/>
       <c r="V21" s="77"/>
       <c r="W21" s="77"/>
       <c r="X21" s="77"/>
       <c r="Y21" s="77"/>
       <c r="Z21" s="77"/>
       <c r="AA21" s="77"/>
       <c r="AB21" s="77"/>
       <c r="AC21" s="77"/>
       <c r="AD21" s="77"/>
       <c r="AE21" s="77"/>
       <c r="AF21" s="77"/>
@@ -34543,51 +34544,51 @@
       <c r="HT21" s="58"/>
       <c r="HU21" s="58"/>
       <c r="HV21" s="58"/>
       <c r="HW21" s="58"/>
       <c r="HX21" s="58"/>
       <c r="HY21" s="58"/>
       <c r="HZ21" s="58"/>
       <c r="IA21" s="58"/>
       <c r="IB21" s="58"/>
       <c r="IC21" s="58"/>
       <c r="ID21" s="58"/>
       <c r="IE21" s="58"/>
       <c r="IF21" s="58"/>
       <c r="IG21" s="58"/>
       <c r="IH21" s="58"/>
       <c r="II21" s="58"/>
       <c r="IJ21" s="58"/>
       <c r="IK21" s="58"/>
       <c r="IL21" s="58"/>
       <c r="IM21" s="58"/>
       <c r="IN21" s="58"/>
       <c r="IO21" s="58"/>
     </row>
     <row r="22" spans="1:249" x14ac:dyDescent="0.25">
       <c r="H22" s="33" t="s">
-        <v>1875</v>
+        <v>1899</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A1:H3"/>
     <mergeCell ref="F19:F20"/>
     <mergeCell ref="G19:G20"/>
     <mergeCell ref="H19:H20"/>
     <mergeCell ref="A19:A20"/>
     <mergeCell ref="B19:B20"/>
     <mergeCell ref="C19:C20"/>
     <mergeCell ref="D19:D20"/>
     <mergeCell ref="E19:E20"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>