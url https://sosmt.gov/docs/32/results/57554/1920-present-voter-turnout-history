--- v0 (2026-05-07)
+++ v1 (2026-07-27)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28227"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F1280BB6-2B15-40E1-85C7-C01EED3F9C24}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{54033D15-0D57-4D2D-8885-46EC55BD8498}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="39885" yWindow="1065" windowWidth="22260" windowHeight="15480" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="39810" yWindow="1950" windowWidth="31200" windowHeight="18225" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Turnout" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Turnout!$A$1:$H$64</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Turnout!$A$1:$H$65</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="10">
   <si>
     <t>Primary</t>
   </si>
   <si>
     <t>General</t>
   </si>
@@ -161,51 +161,51 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC409"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="31">
+  <borders count="34">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
@@ -536,199 +536,250 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...13 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="medium">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="3" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="7" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-[...51 lines deleted...]
-    <xf numFmtId="10" fontId="7" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFC409"/>
       <color rgb="FFFFCD2D"/>
       <color rgb="FFFFD243"/>
       <color rgb="FFFFD653"/>
       <color rgb="FF84754E"/>
       <color rgb="FF002855"/>
       <color rgb="FFFFCC66"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
@@ -1296,1424 +1347,1441 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H66"/>
+  <dimension ref="A1:H67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A64" sqref="A64:G64"/>
+      <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="7" width="12.7109375" style="4" customWidth="1"/>
     <col min="8" max="8" width="0.42578125" customWidth="1"/>
     <col min="9" max="16384" width="9.28515625" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1"/>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
       <c r="G1"/>
     </row>
     <row r="2" spans="1:7" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2"/>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
     </row>
     <row r="3" spans="1:7" ht="25.15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3"/>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
     </row>
     <row r="4" spans="1:7" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4"/>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
-    <row r="5" spans="1:7" ht="17.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:7" ht="15.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="13"/>
-      <c r="B5" s="16" t="s">
+      <c r="B5" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="C5" s="17"/>
-[...1 lines deleted...]
-      <c r="E5" s="19" t="s">
+      <c r="C5" s="36"/>
+      <c r="D5" s="37"/>
+      <c r="E5" s="38" t="s">
         <v>1</v>
       </c>
-      <c r="F5" s="19"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="F5" s="38"/>
+      <c r="G5" s="39"/>
+    </row>
+    <row r="6" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="D6" s="14" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>3</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="11" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="7" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="6">
         <v>1920</v>
       </c>
       <c r="B7" s="9">
         <v>230221</v>
       </c>
       <c r="C7" s="10">
         <v>102971</v>
       </c>
       <c r="D7" s="15">
         <v>0.44700000000000001</v>
       </c>
       <c r="E7" s="9">
         <v>261257</v>
       </c>
       <c r="F7" s="10">
         <v>178968</v>
       </c>
       <c r="G7" s="12">
         <v>0.68500000000000005</v>
       </c>
     </row>
-    <row r="8" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="6">
         <v>1922</v>
       </c>
       <c r="B8" s="9">
         <v>224142</v>
       </c>
       <c r="C8" s="10">
         <v>108643</v>
       </c>
       <c r="D8" s="15">
         <v>0.48499999999999999</v>
       </c>
       <c r="E8" s="9">
         <v>243936</v>
       </c>
       <c r="F8" s="10">
         <v>158737</v>
       </c>
       <c r="G8" s="12">
         <v>0.65100000000000002</v>
       </c>
     </row>
-    <row r="9" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="6">
         <v>1924</v>
       </c>
       <c r="B9" s="9">
         <v>211450</v>
       </c>
       <c r="C9" s="10">
         <v>109688</v>
       </c>
       <c r="D9" s="15">
         <v>0.51900000000000002</v>
       </c>
       <c r="E9" s="9">
         <v>240800</v>
       </c>
       <c r="F9" s="10">
         <v>174415</v>
       </c>
       <c r="G9" s="12">
         <v>0.72399999999999998</v>
       </c>
     </row>
-    <row r="10" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="6">
         <v>1926</v>
       </c>
       <c r="B10" s="9">
         <v>205822</v>
       </c>
       <c r="C10" s="10">
         <v>103106</v>
       </c>
       <c r="D10" s="15">
         <v>0.501</v>
       </c>
       <c r="E10" s="9">
         <v>227118</v>
       </c>
       <c r="F10" s="10">
         <v>153442</v>
       </c>
       <c r="G10" s="12">
         <v>0.67600000000000005</v>
       </c>
     </row>
-    <row r="11" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="6">
         <v>1928</v>
       </c>
       <c r="B11" s="9">
         <v>203193</v>
       </c>
       <c r="C11" s="10">
         <v>117300</v>
       </c>
       <c r="D11" s="15">
         <v>0.57699999999999996</v>
       </c>
       <c r="E11" s="9">
         <v>241096</v>
       </c>
       <c r="F11" s="10">
         <v>194840</v>
       </c>
       <c r="G11" s="12">
         <v>0.80800000000000005</v>
       </c>
     </row>
-    <row r="12" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="12" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="6">
         <v>1930</v>
       </c>
       <c r="B12" s="9">
         <v>220671</v>
       </c>
       <c r="C12" s="10">
         <v>100157</v>
       </c>
       <c r="D12" s="15">
         <v>0.45400000000000001</v>
       </c>
       <c r="E12" s="9">
         <v>240086</v>
       </c>
       <c r="F12" s="10">
         <v>176161</v>
       </c>
       <c r="G12" s="12">
         <v>0.73399999999999999</v>
       </c>
     </row>
-    <row r="13" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="6">
         <v>1932</v>
       </c>
       <c r="B13" s="9">
         <v>232545</v>
       </c>
       <c r="C13" s="10">
         <v>146038</v>
       </c>
       <c r="D13" s="15">
         <v>0.628</v>
       </c>
       <c r="E13" s="9">
         <v>265181</v>
       </c>
       <c r="F13" s="10">
         <v>216381</v>
       </c>
       <c r="G13" s="12">
         <v>0.81599999999999995</v>
       </c>
     </row>
-    <row r="14" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="6">
         <v>1934</v>
       </c>
       <c r="B14" s="9">
         <v>247248</v>
       </c>
       <c r="C14" s="10">
         <v>133098</v>
       </c>
       <c r="D14" s="15">
         <v>0.53800000000000003</v>
       </c>
       <c r="E14" s="9">
         <v>268482</v>
       </c>
       <c r="F14" s="10">
         <v>203626</v>
       </c>
       <c r="G14" s="12">
         <v>0.75800000000000001</v>
       </c>
     </row>
-    <row r="15" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="6">
         <v>1936</v>
       </c>
       <c r="B15" s="9">
         <v>251807</v>
       </c>
       <c r="C15" s="10">
         <v>155781</v>
       </c>
       <c r="D15" s="15">
         <v>0.61899999999999999</v>
       </c>
       <c r="E15" s="9">
         <v>283695</v>
       </c>
       <c r="F15" s="10">
         <v>226353</v>
       </c>
       <c r="G15" s="12">
         <v>0.79800000000000004</v>
       </c>
     </row>
-    <row r="16" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A16" s="6">
         <v>1938</v>
       </c>
       <c r="B16" s="9">
         <v>248443</v>
       </c>
       <c r="C16" s="10">
         <v>151620</v>
       </c>
       <c r="D16" s="15">
         <v>0.61</v>
       </c>
       <c r="E16" s="9">
         <v>269963</v>
       </c>
       <c r="F16" s="10">
         <v>208710</v>
       </c>
       <c r="G16" s="12">
         <v>0.77300000000000002</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A17" s="6">
         <v>1940</v>
       </c>
       <c r="B17" s="9">
         <v>253138</v>
       </c>
       <c r="C17" s="10">
         <v>146354</v>
       </c>
       <c r="D17" s="15">
         <v>0.57799999999999996</v>
       </c>
       <c r="E17" s="9">
         <v>295237</v>
       </c>
       <c r="F17" s="10">
         <v>240694</v>
       </c>
       <c r="G17" s="12">
         <v>0.81499999999999995</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="6">
         <v>1942</v>
       </c>
       <c r="B18" s="9">
         <v>258749</v>
       </c>
       <c r="C18" s="10">
         <v>118478</v>
       </c>
       <c r="D18" s="15">
         <v>0.45800000000000002</v>
       </c>
       <c r="E18" s="9">
         <v>271773</v>
       </c>
       <c r="F18" s="10">
         <v>170514</v>
       </c>
       <c r="G18" s="12">
         <v>0.627</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A19" s="6">
         <v>1944</v>
       </c>
       <c r="B19" s="9">
         <v>203749</v>
       </c>
       <c r="C19" s="10">
         <v>85546</v>
       </c>
       <c r="D19" s="15">
         <v>0.42</v>
       </c>
       <c r="E19" s="9">
         <v>248392</v>
       </c>
       <c r="F19" s="10">
         <v>197217</v>
       </c>
       <c r="G19" s="12">
         <v>0.79400000000000004</v>
       </c>
     </row>
-    <row r="20" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A20" s="6">
         <v>1946</v>
       </c>
       <c r="B20" s="9">
         <v>241550</v>
       </c>
       <c r="C20" s="10">
         <v>127889</v>
       </c>
       <c r="D20" s="15">
         <v>0.52900000000000003</v>
       </c>
       <c r="E20" s="9">
         <v>263422</v>
       </c>
       <c r="F20" s="10">
         <v>190566</v>
       </c>
       <c r="G20" s="12">
         <v>0.72299999999999998</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A21" s="6">
         <v>1948</v>
       </c>
       <c r="B21" s="9">
         <v>236236</v>
       </c>
       <c r="C21" s="10">
         <v>133742</v>
       </c>
       <c r="D21" s="15">
         <v>0.56599999999999995</v>
       </c>
       <c r="E21" s="9">
         <v>269779</v>
       </c>
       <c r="F21" s="10">
         <v>221003</v>
       </c>
       <c r="G21" s="12">
         <v>0.81899999999999995</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A22" s="6">
         <v>1950</v>
       </c>
       <c r="B22" s="9">
         <v>250374</v>
       </c>
       <c r="C22" s="10">
         <v>128058</v>
       </c>
       <c r="D22" s="15">
         <v>0.51100000000000001</v>
       </c>
       <c r="E22" s="9">
         <v>272103</v>
       </c>
       <c r="F22" s="10">
         <v>210527</v>
       </c>
       <c r="G22" s="12">
         <v>0.77400000000000002</v>
       </c>
     </row>
-    <row r="23" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A23" s="6">
         <v>1952</v>
       </c>
       <c r="B23" s="9">
         <v>274929</v>
       </c>
       <c r="C23" s="10">
         <v>146252</v>
       </c>
       <c r="D23" s="15">
         <v>0.53200000000000003</v>
       </c>
       <c r="E23" s="9">
         <v>304053</v>
       </c>
       <c r="F23" s="10">
         <v>260469</v>
       </c>
       <c r="G23" s="12">
         <v>0.85699999999999998</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A24" s="6">
         <v>1954</v>
       </c>
       <c r="B24" s="9">
         <v>283651</v>
       </c>
       <c r="C24" s="10">
         <v>136466</v>
       </c>
       <c r="D24" s="15">
         <v>0.48099999999999998</v>
       </c>
       <c r="E24" s="9">
         <v>296611</v>
       </c>
       <c r="F24" s="10">
         <v>227454</v>
       </c>
       <c r="G24" s="12">
         <v>0.76700000000000002</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="6">
         <v>1956</v>
       </c>
       <c r="B25" s="9">
         <v>273236</v>
       </c>
       <c r="C25" s="10">
         <v>136081</v>
       </c>
       <c r="D25" s="15">
         <v>0.498</v>
       </c>
       <c r="E25" s="9">
         <v>316444</v>
       </c>
       <c r="F25" s="10">
         <v>263204</v>
       </c>
       <c r="G25" s="12">
         <v>0.83199999999999996</v>
       </c>
     </row>
-    <row r="26" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A26" s="6">
         <v>1958</v>
       </c>
       <c r="B26" s="9">
         <v>289851</v>
       </c>
       <c r="C26" s="10">
         <v>145462</v>
       </c>
       <c r="D26" s="15">
         <v>0.502</v>
       </c>
       <c r="E26" s="9">
         <v>305614</v>
       </c>
       <c r="F26" s="10">
         <v>229483</v>
       </c>
       <c r="G26" s="12">
         <v>0.751</v>
       </c>
     </row>
-    <row r="27" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A27" s="6">
         <v>1960</v>
       </c>
       <c r="B27" s="9">
         <v>279685</v>
       </c>
       <c r="C27" s="10">
         <v>196210</v>
       </c>
       <c r="D27" s="15">
         <v>0.70199999999999996</v>
       </c>
       <c r="E27" s="9">
         <v>322876</v>
       </c>
       <c r="F27" s="10">
         <v>276612</v>
       </c>
       <c r="G27" s="12">
         <v>0.85699999999999998</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A28" s="6">
         <v>1962</v>
       </c>
       <c r="B28" s="9">
         <v>301003</v>
       </c>
       <c r="C28" s="10">
         <v>152422</v>
       </c>
       <c r="D28" s="15">
         <v>0.50600000000000001</v>
       </c>
       <c r="E28" s="9">
         <v>318721</v>
       </c>
       <c r="F28" s="10">
         <v>248441</v>
       </c>
       <c r="G28" s="12">
         <v>0.77900000000000003</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A29" s="6">
         <v>1964</v>
       </c>
       <c r="B29" s="9">
         <v>290109</v>
       </c>
       <c r="C29" s="10">
         <v>185102</v>
       </c>
       <c r="D29" s="15">
         <v>0.63800000000000001</v>
       </c>
       <c r="E29" s="9">
         <v>327477</v>
       </c>
       <c r="F29" s="10">
         <v>280975</v>
       </c>
       <c r="G29" s="12">
         <v>0.85799999999999998</v>
       </c>
     </row>
-    <row r="30" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A30" s="6">
         <v>1966</v>
       </c>
       <c r="B30" s="9">
         <v>306852</v>
       </c>
       <c r="C30" s="10">
         <v>156042</v>
       </c>
       <c r="D30" s="15">
         <v>0.50900000000000001</v>
       </c>
       <c r="E30" s="9">
         <v>330182</v>
       </c>
       <c r="F30" s="10">
         <v>264971</v>
       </c>
       <c r="G30" s="12">
         <v>0.80200000000000005</v>
       </c>
     </row>
-    <row r="31" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A31" s="6">
         <v>1968</v>
       </c>
       <c r="B31" s="9">
         <v>299818</v>
       </c>
       <c r="C31" s="10">
         <v>203353</v>
       </c>
       <c r="D31" s="15">
         <v>0.67800000000000005</v>
       </c>
       <c r="E31" s="9">
         <v>331078</v>
       </c>
       <c r="F31" s="10">
         <v>285892</v>
       </c>
       <c r="G31" s="12">
         <v>0.86399999999999999</v>
       </c>
     </row>
-    <row r="32" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A32" s="6">
         <v>1970</v>
       </c>
       <c r="B32" s="9">
         <v>304328</v>
       </c>
       <c r="C32" s="10">
         <v>166126</v>
       </c>
       <c r="D32" s="15">
         <v>0.54600000000000004</v>
       </c>
       <c r="E32" s="9">
         <v>325315</v>
       </c>
       <c r="F32" s="10">
         <v>254790</v>
       </c>
       <c r="G32" s="12">
         <v>0.78300000000000003</v>
       </c>
     </row>
-    <row r="33" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A33" s="6">
         <v>1972</v>
       </c>
       <c r="B33" s="9">
         <v>336913</v>
       </c>
       <c r="C33" s="10">
         <v>238215</v>
       </c>
       <c r="D33" s="15">
         <v>0.70699999999999996</v>
       </c>
       <c r="E33" s="9">
         <v>386867</v>
       </c>
       <c r="F33" s="10">
         <v>327176</v>
       </c>
       <c r="G33" s="12">
         <v>0.84599999999999997</v>
       </c>
     </row>
-    <row r="34" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A34" s="6">
         <v>1974</v>
       </c>
       <c r="B34" s="9">
         <v>352244</v>
       </c>
       <c r="C34" s="10">
         <v>179153</v>
       </c>
       <c r="D34" s="15">
         <v>0.50900000000000001</v>
       </c>
       <c r="E34" s="9">
         <v>373889</v>
       </c>
       <c r="F34" s="10">
         <v>260496</v>
       </c>
       <c r="G34" s="12">
         <v>0.69699999999999995</v>
       </c>
     </row>
-    <row r="35" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A35" s="6">
         <v>1976</v>
       </c>
       <c r="B35" s="9">
         <v>411087</v>
       </c>
       <c r="C35" s="10">
         <v>208346</v>
       </c>
       <c r="D35" s="15">
         <v>0.50700000000000001</v>
       </c>
       <c r="E35" s="9">
         <v>454924</v>
       </c>
       <c r="F35" s="10">
         <v>339346</v>
       </c>
       <c r="G35" s="12">
         <v>0.746</v>
       </c>
     </row>
-    <row r="36" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A36" s="6">
         <v>1978</v>
       </c>
       <c r="B36" s="9">
         <v>381769</v>
       </c>
       <c r="C36" s="10">
         <v>207903</v>
       </c>
       <c r="D36" s="15">
         <v>0.54500000000000004</v>
       </c>
       <c r="E36" s="9">
         <v>410046</v>
       </c>
       <c r="F36" s="10">
         <v>296521</v>
       </c>
       <c r="G36" s="12">
         <v>0.72299999999999998</v>
       </c>
     </row>
-    <row r="37" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A37" s="6">
         <v>1980</v>
       </c>
       <c r="B37" s="9">
         <v>452510</v>
       </c>
       <c r="C37" s="10">
         <v>228750</v>
       </c>
       <c r="D37" s="15">
         <v>0.50600000000000001</v>
       </c>
       <c r="E37" s="9">
         <v>496402</v>
       </c>
       <c r="F37" s="10">
         <v>371976</v>
       </c>
       <c r="G37" s="12">
         <v>0.749</v>
       </c>
     </row>
-    <row r="38" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A38" s="6">
         <v>1982</v>
       </c>
       <c r="B38" s="9">
         <v>412841</v>
       </c>
       <c r="C38" s="10">
         <v>198840</v>
       </c>
       <c r="D38" s="15">
         <v>0.48199999999999998</v>
       </c>
       <c r="E38" s="9">
         <v>445888</v>
       </c>
       <c r="F38" s="10">
         <v>328082</v>
       </c>
       <c r="G38" s="12">
         <v>0.73599999999999999</v>
       </c>
     </row>
-    <row r="39" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="6">
         <v>1984</v>
       </c>
       <c r="B39" s="9">
         <v>482429</v>
       </c>
       <c r="C39" s="10">
         <v>192226</v>
       </c>
       <c r="D39" s="15">
         <v>0.39800000000000002</v>
       </c>
       <c r="E39" s="9">
         <v>526841</v>
       </c>
       <c r="F39" s="10">
         <v>395006</v>
       </c>
       <c r="G39" s="12">
         <v>0.75</v>
       </c>
     </row>
-    <row r="40" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="6">
         <v>1986</v>
       </c>
       <c r="B40" s="9">
         <v>421264</v>
       </c>
       <c r="C40" s="10">
         <v>166622</v>
       </c>
       <c r="D40" s="15">
         <v>0.39600000000000002</v>
       </c>
       <c r="E40" s="9">
         <v>443935</v>
       </c>
       <c r="F40" s="10">
         <v>326436</v>
       </c>
       <c r="G40" s="12">
         <v>0.73499999999999999</v>
       </c>
     </row>
-    <row r="41" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A41" s="6">
         <v>1988</v>
       </c>
       <c r="B41" s="9">
         <v>471352</v>
       </c>
       <c r="C41" s="10">
         <v>224217</v>
       </c>
       <c r="D41" s="15">
         <v>0.47599999999999998</v>
       </c>
       <c r="E41" s="9">
         <v>505541</v>
       </c>
       <c r="F41" s="10">
         <v>378981</v>
       </c>
       <c r="G41" s="12">
         <v>0.75</v>
       </c>
     </row>
-    <row r="42" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A42" s="6">
         <v>1990</v>
       </c>
       <c r="B42" s="9">
         <v>408354</v>
       </c>
       <c r="C42" s="10">
         <v>201118</v>
       </c>
       <c r="D42" s="15">
         <v>0.49299999999999999</v>
       </c>
       <c r="E42" s="9">
         <v>435900</v>
       </c>
       <c r="F42" s="10">
         <v>326652</v>
       </c>
       <c r="G42" s="12">
         <v>0.749</v>
       </c>
     </row>
-    <row r="43" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A43" s="6">
         <v>1992</v>
       </c>
       <c r="B43" s="9">
         <v>479578</v>
       </c>
       <c r="C43" s="10">
         <v>247158</v>
       </c>
       <c r="D43" s="15">
         <v>0.51500000000000001</v>
       </c>
       <c r="E43" s="9">
         <v>529299</v>
       </c>
       <c r="F43" s="10">
         <v>417564</v>
       </c>
       <c r="G43" s="12">
         <v>0.78900000000000003</v>
       </c>
     </row>
-    <row r="44" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A44" s="6">
         <v>1994</v>
       </c>
       <c r="B44" s="9">
         <v>485629</v>
       </c>
       <c r="C44" s="10">
         <v>228603</v>
       </c>
       <c r="D44" s="15">
         <v>0.47099999999999997</v>
       </c>
       <c r="E44" s="9">
         <v>514051</v>
       </c>
       <c r="F44" s="10">
         <v>359455</v>
       </c>
       <c r="G44" s="12">
         <v>0.69899999999999995</v>
       </c>
     </row>
-    <row r="45" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A45" s="6">
         <v>1996</v>
       </c>
       <c r="B45" s="9">
         <v>562579</v>
       </c>
       <c r="C45" s="10">
         <v>228040</v>
       </c>
       <c r="D45" s="15">
         <v>0.40500000000000003</v>
       </c>
       <c r="E45" s="9">
         <v>590751</v>
       </c>
       <c r="F45" s="10">
         <v>417232</v>
       </c>
       <c r="G45" s="12">
         <v>0.70599999999999996</v>
       </c>
     </row>
-    <row r="46" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A46" s="6">
         <v>1998</v>
       </c>
       <c r="B46" s="9">
         <v>602716</v>
       </c>
       <c r="C46" s="10">
         <v>161568</v>
       </c>
       <c r="D46" s="15">
         <v>0.26800000000000002</v>
       </c>
       <c r="E46" s="9">
         <v>639241</v>
       </c>
       <c r="F46" s="10">
         <v>338733</v>
       </c>
       <c r="G46" s="12">
         <v>0.53</v>
       </c>
     </row>
-    <row r="47" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A47" s="6">
         <v>2000</v>
       </c>
       <c r="B47" s="9">
         <v>671325</v>
       </c>
       <c r="C47" s="10">
         <v>223419</v>
       </c>
       <c r="D47" s="15">
         <v>0.33300000000000002</v>
       </c>
       <c r="E47" s="9">
         <v>698260</v>
       </c>
       <c r="F47" s="10">
         <v>417916</v>
       </c>
       <c r="G47" s="12">
         <v>0.59899999999999998</v>
       </c>
     </row>
-    <row r="48" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A48" s="6">
         <v>2002</v>
       </c>
       <c r="B48" s="9">
         <v>606147</v>
       </c>
       <c r="C48" s="10">
         <v>174730</v>
       </c>
       <c r="D48" s="15">
         <v>0.28999999999999998</v>
       </c>
       <c r="E48" s="9">
         <v>624548</v>
       </c>
       <c r="F48" s="10">
         <v>340272</v>
       </c>
       <c r="G48" s="12">
         <v>0.54500000000000004</v>
       </c>
     </row>
-    <row r="49" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A49" s="6">
         <v>2004</v>
       </c>
       <c r="B49" s="9">
         <v>595668</v>
       </c>
       <c r="C49" s="10">
         <v>220210</v>
       </c>
       <c r="D49" s="15">
         <v>0.37</v>
       </c>
       <c r="E49" s="9">
         <v>638474</v>
       </c>
       <c r="F49" s="10">
         <v>456096</v>
       </c>
       <c r="G49" s="12">
         <v>0.71399999999999997</v>
       </c>
     </row>
-    <row r="50" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A50" s="6">
         <v>2006</v>
       </c>
       <c r="B50" s="9">
         <v>626853</v>
       </c>
       <c r="C50" s="10">
         <v>214840</v>
       </c>
       <c r="D50" s="15">
         <v>0.34300000000000003</v>
       </c>
       <c r="E50" s="9">
         <v>649436</v>
       </c>
       <c r="F50" s="10">
         <v>411061</v>
       </c>
       <c r="G50" s="12">
         <v>0.63300000000000001</v>
       </c>
     </row>
-    <row r="51" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A51" s="6">
         <v>2008</v>
       </c>
       <c r="B51" s="9">
         <v>630633</v>
       </c>
       <c r="C51" s="10">
         <v>285215</v>
       </c>
       <c r="D51" s="15">
         <v>0.45200000000000001</v>
       </c>
       <c r="E51" s="9">
         <v>668085</v>
       </c>
       <c r="F51" s="10">
         <v>497599</v>
       </c>
       <c r="G51" s="12">
         <v>0.745</v>
       </c>
     </row>
-    <row r="52" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A52" s="6">
         <v>2010</v>
       </c>
       <c r="B52" s="9">
         <v>639309</v>
       </c>
       <c r="C52" s="10">
         <v>206791</v>
       </c>
       <c r="D52" s="15">
         <v>0.32500000000000001</v>
       </c>
       <c r="E52" s="9">
         <v>651335</v>
       </c>
       <c r="F52" s="10">
         <v>367096</v>
       </c>
       <c r="G52" s="12">
         <v>0.56359999999999999</v>
       </c>
     </row>
-    <row r="53" spans="1:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A53" s="6">
         <v>2012</v>
       </c>
       <c r="B53" s="9">
         <v>642308</v>
       </c>
       <c r="C53" s="10">
         <v>238771</v>
       </c>
       <c r="D53" s="15">
         <v>0.37169999999999997</v>
       </c>
       <c r="E53" s="9">
         <v>681608</v>
       </c>
       <c r="F53" s="10">
         <v>491966</v>
       </c>
       <c r="G53" s="12">
         <v>0.7218</v>
       </c>
     </row>
-    <row r="54" spans="1:7" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A54" s="6">
         <v>2014</v>
       </c>
       <c r="B54" s="9">
         <v>659921</v>
       </c>
       <c r="C54" s="10">
         <v>218882</v>
       </c>
       <c r="D54" s="15">
         <v>0.33169999999999999</v>
       </c>
       <c r="E54" s="9">
         <v>674264</v>
       </c>
       <c r="F54" s="10">
         <v>373831</v>
       </c>
       <c r="G54" s="12">
         <v>0.5544</v>
       </c>
     </row>
-    <row r="55" spans="1:7" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A55" s="6">
         <v>2016</v>
       </c>
       <c r="B55" s="9">
         <v>648764</v>
       </c>
       <c r="C55" s="10">
         <v>293548</v>
       </c>
       <c r="D55" s="15">
         <v>0.45250000000000001</v>
       </c>
       <c r="E55" s="9">
         <v>694370</v>
       </c>
       <c r="F55" s="10">
         <v>516901</v>
       </c>
       <c r="G55" s="12">
         <v>0.74441724152829181</v>
       </c>
     </row>
-    <row r="56" spans="1:7" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A56" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="B56" s="28" t="s">
+      <c r="B56" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="C56" s="29" t="s">
+      <c r="C56" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="D56" s="30" t="s">
+      <c r="D56" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="E56" s="28">
+      <c r="E56" s="20">
         <v>700401</v>
       </c>
-      <c r="F56" s="29">
+      <c r="F56" s="21">
         <v>383301</v>
       </c>
-      <c r="G56" s="31">
+      <c r="G56" s="23">
         <v>0.54730000000000001</v>
       </c>
     </row>
-    <row r="57" spans="1:7" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A57" s="27">
+    <row r="57" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="19">
         <v>2018</v>
       </c>
-      <c r="B57" s="36">
+      <c r="B57" s="28">
         <v>679333</v>
       </c>
-      <c r="C57" s="37">
+      <c r="C57" s="29">
         <v>282704</v>
       </c>
-      <c r="D57" s="38">
+      <c r="D57" s="30">
         <v>0.41610000000000003</v>
       </c>
-      <c r="E57" s="39">
+      <c r="E57" s="31">
         <v>711844</v>
       </c>
-      <c r="F57" s="37">
+      <c r="F57" s="29">
         <v>509213</v>
       </c>
-      <c r="G57" s="38">
+      <c r="G57" s="30">
         <v>0.71530000000000005</v>
       </c>
     </row>
-    <row r="58" spans="1:7" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A58" s="27">
+    <row r="58" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="19">
         <v>2020</v>
       </c>
-      <c r="B58" s="36">
+      <c r="B58" s="28">
         <v>696262</v>
       </c>
-      <c r="C58" s="37">
+      <c r="C58" s="29">
         <v>382072</v>
       </c>
-      <c r="D58" s="38">
+      <c r="D58" s="30">
         <v>0.54874745426290705</v>
       </c>
-      <c r="E58" s="39">
+      <c r="E58" s="31">
         <v>752538</v>
       </c>
-      <c r="F58" s="37">
+      <c r="F58" s="29">
         <v>612075</v>
       </c>
-      <c r="G58" s="38">
+      <c r="G58" s="30">
         <v>0.81330000000000002</v>
       </c>
     </row>
-    <row r="59" spans="1:7" s="23" customFormat="1" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A59" s="27">
+    <row r="59" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="19">
         <v>2022</v>
       </c>
-      <c r="B59" s="36">
+      <c r="B59" s="28">
         <v>743710</v>
       </c>
-      <c r="C59" s="37">
+      <c r="C59" s="29">
         <v>293049</v>
       </c>
-      <c r="D59" s="38">
+      <c r="D59" s="30">
         <v>0.39403665407215177</v>
       </c>
-      <c r="E59" s="26">
+      <c r="E59" s="18">
         <v>762959</v>
       </c>
-      <c r="F59" s="24">
+      <c r="F59" s="16">
         <v>468326</v>
       </c>
-      <c r="G59" s="25">
+      <c r="G59" s="17">
         <v>0.61380000000000001</v>
       </c>
     </row>
-    <row r="60" spans="1:7" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A60" s="6">
         <v>2024</v>
       </c>
-      <c r="B60" s="32">
+      <c r="B60" s="41">
         <v>753767</v>
       </c>
-      <c r="C60" s="33">
+      <c r="C60" s="42">
         <v>311741</v>
       </c>
-      <c r="D60" s="41">
+      <c r="D60" s="43">
         <v>0.41360000000000002</v>
       </c>
-      <c r="E60" s="40">
+      <c r="E60" s="18">
         <v>799849</v>
       </c>
-      <c r="F60" s="34">
+      <c r="F60" s="16">
         <v>612423</v>
       </c>
-      <c r="G60" s="35">
+      <c r="G60" s="17">
         <v>0.76570000000000005</v>
       </c>
     </row>
-    <row r="61" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="A62" s="22" t="s">
+    <row r="61" spans="1:7" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A61" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B61" s="24">
+        <v>791207</v>
+      </c>
+      <c r="C61" s="25">
+        <v>300011</v>
+      </c>
+      <c r="D61" s="40">
+        <v>0.37919999999999998</v>
+      </c>
+      <c r="E61" s="32"/>
+      <c r="F61" s="26"/>
+      <c r="G61" s="27"/>
+    </row>
+    <row r="62" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="1"/>
+      <c r="B62" s="2"/>
+      <c r="C62" s="2"/>
+      <c r="D62" s="3"/>
+      <c r="E62" s="2"/>
+      <c r="F62" s="2"/>
+      <c r="G62" s="3"/>
+    </row>
+    <row r="63" spans="1:7" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="34" t="s">
         <v>6</v>
       </c>
-      <c r="B62" s="22"/>
-[...7 lines deleted...]
-      <c r="A63" s="22" t="s">
+      <c r="B63" s="34"/>
+      <c r="C63" s="34"/>
+      <c r="D63" s="34"/>
+      <c r="E63" s="34"/>
+      <c r="F63" s="34"/>
+      <c r="G63" s="34"/>
+    </row>
+    <row r="64" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="B63" s="22"/>
-[...16 lines deleted...]
-    <row r="66" x14ac:dyDescent="0.25"/>
+      <c r="B64" s="34"/>
+      <c r="C64" s="34"/>
+      <c r="D64" s="34"/>
+      <c r="E64" s="34"/>
+      <c r="F64" s="34"/>
+      <c r="G64" s="34"/>
+    </row>
+    <row r="65" spans="1:7" ht="10.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="33"/>
+      <c r="B65" s="33"/>
+      <c r="C65" s="33"/>
+      <c r="D65" s="33"/>
+      <c r="E65" s="33"/>
+      <c r="F65" s="33"/>
+      <c r="G65" s="33"/>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.25"/>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="5">
+    <mergeCell ref="A65:G65"/>
     <mergeCell ref="A64:G64"/>
     <mergeCell ref="A63:G63"/>
-    <mergeCell ref="A62:G62"/>
     <mergeCell ref="B5:D5"/>
     <mergeCell ref="E5:G5"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0" bottom="0" header="0.3" footer="0.3"/>
   <pageSetup scale="78" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>